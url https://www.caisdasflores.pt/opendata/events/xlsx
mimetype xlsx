--- v4 (2026-08-11)
+++ v5 (2026-09-25)
@@ -12,191 +12,173 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>https://www.caisdasflores.pt/files/images/activity/Noites-(2)-20260715-051740.jpg</t>
+  </si>
+  <si>
+    <t>Noites de Verão - Pop Stars</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Noites de Verão - Pop Stars&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Arte e Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Art and Culture"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Arte y Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Art et culture"}]</t>
+  </si>
+  <si>
     <t>0000-00-00</t>
   </si>
   <si>
-    <t>https://www.caisdasflores.pt/files/images/activity/Cartaz-20260609-101353.png</t>
-[...68 lines deleted...]
-    <t>&lt;p&gt;Nuits d’été - Juillet&lt;/p&gt;</t>
+    <t>https://www.caisdasflores.pt/files/images/activity/Noites-(10)-20260821-041748.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A FESTA DA CERVEJA ESTÁ A CHEGAR! </t>
+  </si>
+  <si>
+    <t>&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 11.5pt; font-family: ’inherit’,serif; mso-fareast-font-family: ’Times New Roman’; mso-bidi-font-family: ’Segoe UI Historic’; color: #080809;"&gt;Dias 26 e 27 de agosto, o exterior do Centro Cultural vai transformar-se no ponto de encontro para dois dias de muita animação! &lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1025" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAYAAAAf8/9hAAACZklEQVR42nVTA6xkSxScb2Ft28+21rZtW3i2bdu2bdu2bfSmJrl33UmNC+d0DeN7Z+j8q/PDV6Ttel4b/Yf3fT4CbH1hHKvwvmvvVYHGY2K/f0NyeZf9M9D20nQeyKNXpVnweX+28MbhdH7/4RTexHbrTeIQ6PwQtg2gySmPQv7sUo572SkX/bRV5OQKJIALAGeQR3KFy5EEv/+uQLd2klWraqIGXqez7d5Xzn/EpE7iogkcB4K28COJtnw2+5ZLA3+BI6o4vkZMkWyhRTAfRhBTHecBkAQYPP30edtzjoUgH1CZzBGWnrqP34NMCdAHceP09r90kT4hjPjUMrtfGC5BukdK3fYQhxHbdSLATEMdEJqdtpuHvGIjnoe2NTXs2u0/ePKBJ5ZJJRQ4WrZq49FcTsQXkSNvvhDAhrsjuHvLPPhItCgrEx7HWRxZzuZJARIyk3MRn+tu9SNxxV41SY3J10hCu3e6sziPZgmQmSIBkqbKRgJPrSPuFwRnrj30Cxe+ky4n8LbhDIhwh6DW5YCDIycfbGIK5Kuw8fSEcnaADEyn8JB2HTaSdleYSL+1Hld7q6gEZwBJ4IzRaIFO523yYwnchGTxgszESDQnLRL+YH8zTDAzs42q8efxzCTjivp82TMpIoRA7g/nJD1B3KTHjpsp1G4r9Gw4ifP5UDLfPbSVSsJos9pweDCYa+hrIoUBP87eAU8OC7RwOF1QCSIg4xbwzMDVgfQ9IhaL20EPUHU4Y+FoK52g1ZWlEgQIIAnGwU7giB9TfzSKjGYC9BXCadCXowoxMQ52wvjBgQCaiYJR4h8BhwLZbNwTcy0AAAAASUVORK5CYII=" alt="🎉" width="16" height="16"&gt;&lt;/span&gt;&lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1026" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAYAAAAf8/9hAAACJElEQVR42s2RA5TlABAEc7Zt27Zt27ZtW1jbtm3bthCt9K0+6eGknRhT1ckQf7UcLFUa/NTLF87s6epsqz2VSXdcV1ngd5uM1bcwvDSp/w8B0GhvranG5Edk8isyJVXFoeJE8yNFZJyFelWh/1NA8Q4kXyWTM3ZqoWXpMDLAQ1+ppiRFgmYc83xfCEJeLKgpz/UTfwQWJlhQzkZ37QD6HN3VZKmC+uudLtrH7fEityRWVBp6jI1+0Jl2OdSBBQj3AACsKM5E4mp4SwVSyIlXcic2Ilbki77aVekG1VVJd6k8g7ZU+PUGjPWWOnkJ2iuL+GXxldxit3I8L/K5LjS/u8BWUV1uJ+TvABeXdmgfIzfcoSpZjikL2UTm6LR8B7DcUjckTm12FJqRCuCk541Yp331VSFFL/HqzYmd+NOJykP98RLjPoFMV25KvgfUM/8WDID3yYa2kL4DaBjpHHpyafONWMWBObTXYibfoheV+rYRDQBM+DSA8QwJ8CzoUiN/SCF/N4VFs4ZuDFCe5ZDrtD4vXrX3O7vvqUaU/ubG90Lvt32NZtJlPIUEAAReb5IDKeQEasby9X3sreX3k6k2lgVhb0NT7M4GWz5e83LMsO4r7M62eJBhNoPCFvOmLRn1qEWe/YW2DpBC/mmcTpYv+sX4KmxPC9N4gM3O8uXSHuMXtgEk2O7eSypOOzgv+Hloms9TS8ggJX6kAMG4PoIhgYyoNSUFWUaQzh30mWgAAAAASUVORK5CYII=" alt="🍻" width="16" height="16"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 11.5pt; font-family: ’inherit’,serif; mso-fareast-font-family: ’Times New Roman’; mso-bidi-font-family: ’Segoe UI Historic’; color: #080809;"&gt;Prepara o grupo porque vai haver:&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 11.5pt; font-family: ’inherit’,serif; mso-fareast-font-family: ’Times New Roman’; mso-bidi-font-family: ’Segoe UI Historic’; color: #080809;"&gt;&lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1027" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAYAAAAf8/9hAAACRElEQVR42o2TA5S0IRiFf9u2bdu2bdu2bdu2bdvcsVHbtzYGdyx1Tu4+1YsUriVS+714XJhgR1y4kBdFvvwMV739Kv1+fIvy27n2d9+8zZfCV4nh/lZPjFZ/T47n9KiJ0QpTjVS91ZN/lyO1vFvXcIFXQHyEeLpVGB8WpIsJ/qFHBYDj3dCHSp4lCUW/O3kFhEqfT2b/ruKwTQAxqgmkeJj0+trKUWu37cw5ZuGidG6AJ7OytOed6sDFh/Lira+AKEJwJom+mR//dWvt8HlDmx0+df3mHLzEDXJvYorW/GM1lQncNxpPntCI34sZuVs+WLQ/E/27KR19MSm1elazbKOWrZnV7snTC2thVI8AiGNkZ0jYx0FEdSEr4e9KTwB4Pzud8nSXNK1x89HDc6dtuXChshuAd6CcEuIo3lbCvW5HTYC96akjAGe3bxs6ZMuJPbU8AiCO+DGbsGeNiBWAVwQMgBjPx/8BgA2sgIs97IBhs+bUdPfCvsKqkLeDKJ7vCvi8OIP6yJBSw3EzbOAGeD4jzaD/O/JzmoedmfR6XSo4VZha/4/6bWU6tnpI9dMnrl9dAVfWatE+jxNgTMss/V6tLfVZeW8wEV1rx/4eLc++bszAIER9MifT+051Cy3DzW5iuCZX0VI9J0/s21v2/dxe7Y9Dr5Svl376d7H/S9T3p8ZuwR7OeA3lZl37Ft13fH8nxf/bx5CFqEz29CWSCBl5+vzeXjjjMyMR59fPrGjx6ubyyZ/ur1r9/tb8ZRhjDXuu5w2FYMjaFuMu9QAAAABJRU5ErkJggg==" alt="🍺" width="16" height="16"&gt;&lt;/span&gt;Cervejas artesanais&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 11.5pt; font-family: ’inherit’,serif; mso-fareast-font-family: ’Times New Roman’; mso-bidi-font-family: ’Segoe UI Historic’; color: #080809;"&gt;&lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1028" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAYAAAAf8/9hAAABgElEQVR42rWSA2zfQRiGb4i0cAxn27ZtW8EQTQpn2w5mtA1r24pT28ZP7XPN/2rpkuf4fe97Et1ejOA9vY2ok/1o251sJt+bYGZ9+Gzmfo4y057cQKjNjpUOC/vogcc/mSlPLTPzg2Xlf7fM7E/+ZvrDFcQ0mSgds989wZFgK+tjAYl1YY4Yw3/bkCYSv6biqMeeV65Av9R+l8SIvyPnMDHirx0VnM3MfJ9EEBCAAC1iwLjwyRir5PNMSws8VD0+XUPI7nyhx54pJQCYbJKQvVaF83qJHPtuk33Nf1O50MMOWIA6LjIo8rCCZD1oJy1xagxKgKTcS4MkZXbLCKJl3haswJ2WPFrBOeiU/ZgPnBEBdsNYOSrq7iZ0T6WodFv3jK0yobaIC9CHBslqDQHde8M9EpWISm7aufTX4sLiD5MLZIx8haAdMSgpOFLAlgQF674bAnS/TU6a76Z/xW/Gby55PXKu5rnmLAjNbfEUzX3pMhuM+WXAl7Z9az4ciK4uVUfSL0RUizCRAAAAAElFTkSuQmCC" alt="🧀" width="16" height="16"&gt;&lt;/span&gt;Quiosque com presuntos &amp;amp; queijos de Lamego&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 11.5pt; font-family: ’inherit’,serif; mso-fareast-font-family: ’Times New Roman’; mso-bidi-font-family: ’Segoe UI Historic’; color: #080809;"&gt;&lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1029" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAMAAAAoLQ9TAAAApVBMVEVHcEw3OkA1OUE6PkY7QEg1OUA5PUUwMjlESFBCRlA1OD9ARlE7P0dNU184PEMvMTguMDcsLTMyNDs9QEk8QEkxNTwvMjgwMjcwMjkzNj0zNT05O0JRWWYzNj1MU18sLjNIT1o9Q0wsLTJDSFIuMTc4OkEtLzVRWGVNVGFESlU9QUplbXtlb35tdodpcYBveIgoKS5aYnA4O0NESVRncYF6hZdUXGlEtyCkAAAAM3RSTlMAF+4PBm5BmwMfS66IO1uJuXH7nC+ifmliN+CTLchTkGjzUtuwsMyHv+m6dOrEosl85v6WUvjnAAAAsUlEQVR42k2Lg2EEURRFz9j+whoxV/2XFuMJF5AvCn4i/hxVFfAVxfXnNY1VBACz2zoG6qswyQsAEa5XQKIyObsRgO3nW6DthmWz/rClUodAmSVpGoYrSLO2B+xO5KXc38UfVAlR2gcftl3MJityFo+vrsB0KmnusyWwPV1Gy9C17cP5mAH9OO6D+GUgOR4PNRBsyubp2WmKbD4VADCdTgcNeZTzFepwcCn/IjJ1+kPyBteADDFlLZrZAAAAAElFTkSuQmCC" alt="🎶" width="16" height="16"&gt;&lt;/span&gt;Música&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 11.5pt; font-family: ’inherit’,serif; mso-fareast-font-family: ’Times New Roman’; mso-bidi-font-family: ’Segoe UI Historic’; color: #080809;"&gt;&lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1030" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAYAAAAf8/9hAAACI0lEQVR42mOAgYdTxQTOV8hXbowXOzAvSHD7ND/BoGQfTSYGYsH5GqXybTni/xaHCf8H4QleAs+aHAWsiDZgS4Zk6b5amW8wQzpcBP6XWwlnEG3AmRYZo3urbJ89XqTyB2RIla3Q10RdYc+uIjtWkPdANF4DPm2Ulf+1T+P6rz1Kf443CP2f4Ct153mtydIPfbp7v22TO/Fjl1zTpUZRLryGfN2mEPdqmdTs02Vie1436/1+V2/y/2mdzqX3q2UrQYZ/3yHbB3INVs0/D1t5fttrOh/kknulOtUgzQ/KDP5czlXZBLIZZDjIdSALMFwC8t/7TVqbQf6/N0m66Vy28hOQZpgh1/LUckAGg9SA5DGiFyTwbIlqytlaoUcgDPICSNObWuOnIAOO5Ro9BwUyyGYQxhsTp2sEskH+7C6uF2lLzzgTndD+3yus8Yejb7Yv0VEaW7ndNKpix3aPjDW/rGIW/jcO6P2rap0fSbTmyPIdN9zTVv23CJv21cS//buKVc5/Kd2IrYpmmeYgg5RM4rIV9X1l4JoMLd15QU4MTOnTiirfsR2k2SSg966BV1MYSIOGXfEnkCHqtoU/wNg86p+qlnEhigHWLqHb3cLKH4OcDbIZpBkWQyAbNR1K74AMAmGQAcbWXstRYkPbyM7b0CbgHcjJBl4ti0AakWMJ5GSQF0DY2j2xCmQAVA1CkYaBTZ22TfwtkCLsIYRwsaGFmwlIDwCXZhcYaqAXLAAAAABJRU5ErkJggg==" alt="🏃" width="16" height="16"&gt;&lt;/span&gt;&lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1031" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAYAAAAf8/9hAAACRElEQVR42o2TA5S0IRiFf9u2bdu2bdu2bdu2bdvcsVHbtzYGdyx1Tu4+1YsUriVS+714XJhgR1y4kBdFvvwMV739Kv1+fIvy27n2d9+8zZfCV4nh/lZPjFZ/T47n9KiJ0QpTjVS91ZN/lyO1vFvXcIFXQHyEeLpVGB8WpIsJ/qFHBYDj3dCHSp4lCUW/O3kFhEqfT2b/ruKwTQAxqgmkeJj0+trKUWu37cw5ZuGidG6AJ7OytOed6sDFh/Lira+AKEJwJom+mR//dWvt8HlDmx0+df3mHLzEDXJvYorW/GM1lQncNxpPntCI34sZuVs+WLQ/E/27KR19MSm1elazbKOWrZnV7snTC2thVI8AiGNkZ0jYx0FEdSEr4e9KTwB4Pzud8nSXNK1x89HDc6dtuXChshuAd6CcEuIo3lbCvW5HTYC96akjAGe3bxs6ZMuJPbU8AiCO+DGbsGeNiBWAVwQMgBjPx/8BgA2sgIs97IBhs+bUdPfCvsKqkLeDKJ7vCvi8OIP6yJBSw3EzbOAGeD4jzaD/O/JzmoedmfR6XSo4VZha/4/6bWU6tnpI9dMnrl9dAVfWatE+jxNgTMss/V6tLfVZeW8wEV1rx/4eLc++bszAIER9MifT+051Cy3DzW5iuCZX0VI9J0/s21v2/dxe7Y9Dr5Svl376d7H/S9T3p8ZuwR7OeA3lZl37Ft13fH8nxf/bx5CFqEz29CWSCBl5+vzeXjjjMyMR59fPrGjx6ubyyZ/ur1r9/tb8ZRhjDXuu5w2FYMjaFuMu9QAAAABJRU5ErkJggg==" alt="🍺" width="16" height="16"&gt;&lt;/span&gt;Corrida da Cerveja&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 11.5pt; font-family: ’inherit’,serif; mso-fareast-font-family: ’Times New Roman’; mso-bidi-font-family: ’Segoe UI Historic’; color: #080809;"&gt;&lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1032" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAYAAAAf8/9hAAACMUlEQVR42oWTA4xlURiD17Zt27Zt27Zt27ZtC9EKY9u22Un/ZyH57mF71JfN3M9qfMncRKfTksD3UM/WgRdGrA++OPBO0JWxL4j/sV5nPXe0W+a2pmEzk4b2c6sW58SQq2MiIh/NRuSLpQLrQeeHI/BEz0yf3W1CHDc238e5BmKfPS2ehJzrg/C7kylSwbYYBBzuJPju65Ditq7xOdd1FQuqDVxWN5zEFWgQcWuUiFSEXh0K9nNc28R5Rf1BIqYTzxt+Z4yIIx+OI6wLYddHiEnw5UE0IlL33dNrr+Libteu6nC8lVXU06mI+7QCsW/mCmxHPZ5EM5bSVtW5GI8sx9g1pHC+6W1KvHuxujEnUEwjA9hPMVf3ON8RUW/bu3DxbKP2lWgwsGcxr4Wty+P7tuaI/zVFiP0wDFHP+stku/3tZOzBzGrY0qsMJjQqga2Ly7mJwfTzZSuMWFvy/cA+xbG8c0X8uN4XqZ7z4PKwH7ir46MqST8XoLBPtaLo0akIRmwp4TzqcImacg/P9/U7cWR1RUxeWQpLFpYB66O7FMWErmWEoe1KiKjfKAWzDlbAsXstLvH4YsAb9VkyAD9Wt8XLIx1w9WAHbDhQXc3ZRTVlJ09HVCSyMwZKJwe+xwanh5+cjcBDE6EqvTYMB41D5/VByMSuLNkvOaBGJ4lMFwd4y3x7I4lkHownUWXCdHFrfGPvve3/+B3t5qrCa1e7DxRyDs9u8V9JQ6uplaqoMCXKAugy38uvB8bwAAAAAElFTkSuQmCC" alt="🍔" width="16" height="16"&gt;&lt;/span&gt;Roulotes locais&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 11.5pt; font-family: ’inherit’,serif; mso-fareast-font-family: ’Times New Roman’; mso-bidi-font-family: ’Segoe UI Historic’; color: #080809;"&gt;Boa cerveja, boa comida, música e aquele ambiente que pede verão e amigos. &lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1033" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAYAAAAf8/9hAAAB9UlEQVR42n2SA4ykUQCD39m2bduMzrZt27Zt27ZtITqbawvd/YKRXtJM06+dmR/G8WhVysS6XrCUbhcdrLslliI8Gcx4OqJ0r+QmPan4S2/ryFZkMDqux7fy19GjMm8p630z6WtnO5HB6NC1DIv2/JX07NbBFf9cqf8m8FVroZhvPaX/I+xEBkN/Ltd/w4atadRr/aW2/Vd96zVwlkZMWia0YOkcHT82V3duLkF4Mguny4atqdZoVETNYnXVMG85jeixUH1bjRe+Zo0uatp9hhCeDEYHz4atKVe91R6CfqVralyj3uKzXfpMIps3v68QvnPB0oIPq9nCwtma6b3LLm1evLwmVawlNLZQEQ3KllWNqlTX7csjEZ7cjrNha96vz76kb+uK4heACDhmWHP5fxqJ8GQWTpcNWxOzOsXgJ6vzRhPwS03r1tC4wXX1/nZLcecRngxGhy4btkYLE5eK3Jvp5++DefRsZ1Eh39uV5PAikVk4XTZsDa9n7PpUG2P3ZFDUyZzaPCCb9ozKrd8niyr0VikhPBmMDl02llebb9LKZG8B75bm0NTa2TS8bBY+7TyMDl029q/yvIR1BFiXUgHrs+rRxHw60SO/EJ4MRoeucXX41ni4SYsS/9KKZNEMEJ4MRsd4OlwXJe6wZpulCE8Gc+zHAU1g7brl2tY1AAAAAElFTkSuQmCC" alt="😎" width="16" height="16"&gt;&lt;/span&gt;&lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1034" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAMAAAAoLQ9TAAAAdVBMVEVHcEz/uDP2fgf+ryb7mhX4ggj6kRH2fwf4hQr/uDj+rSTzewX9ph/ubQj4gQj1dwT8mhb+rSX9qST9pB/+ohv8lxH/tzP0cgL3gAn/7X//0lH/2lr/8Y3/42b/9qD/9Jf/52//yUn/6nX/wz7+sDD8lRT9nSCLiaNhAAAAGXRSTlMA0mTmh5XSHjz67wq3COttbZaUZGTlt4e3iw2s/gAAAKdJREFUeNo1DwOCRFGob461r551/yNuDbIBAtN86PvDPMEPbt1zWZ7d7eueL00gMhSay1l8uCbyisFTukr/vcGotHNaRWzuE8xdMuxbyxGTuhm2Hb3SlkErj/sG/SoBqZDA2kvA/GYYCWx7IuOjUtEbStwyPzISGQYizI8ZpnZcEJGIxTK2cv5QcnhDLgMInIax5mXJdRxO8IH2+HdkasX+vf96fd//Bzd5EWMtmp8EAAAAAElFTkSuQmCC" alt="☀️" width="16" height="16"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 11.5pt; font-family: ’inherit’,serif; mso-fareast-font-family: ’Times New Roman’; mso-bidi-font-family: ’Segoe UI Historic’; color: #080809;"&gt;&lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1035" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAMAAAAoLQ9TAAAAh1BMVEXQ1NjbKyzp7fHUKyzXLCzZKyzVKivv9PjEKivbKyzXLCzYKiu4JSbr2t/ZQ0XNvsPdOjvcNzj3/P/w9Pj6/v/fQ0X04uedoKLcKyzgSEqBg4WJi43g5OfmfH7qnqFSU1TN0dSnqqx0dnfjZGbkb3Ftb3DDxsm2u724ur24u7zV2t0+Pz+WmJoZXfqEAAAAEnRSTlMj7t8OI8vg3yHgVm0F398j6uraQSlnAAAAm0lEQVR42k3MhQHEIAwAwPBf9wKpu9v+89UF5yJgKMpfEY6xPRQDFFHURPUY20NUQJGI7oaI23J0Iu0QkDDL0m0iCU4IsGnStK6D4AAL9xFiGG6XpYBtep9h2gAyLfqJUsqKhFIZdijzaIN+9vkF3I8oL6r2CzypuvgLLPJZtNAXiryt8rzjb0aSJFHM7oyh5JTycjx7/Nhn/GAFnKQRehPiODkAAAAASUVORK5CYII=" alt="📅" width="16" height="16"&gt;&lt;/span&gt;26 e 27 de agosto&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 11.5pt; font-family: ’inherit’,serif; mso-fareast-font-family: ’Times New Roman’; mso-bidi-font-family: ’Segoe UI Historic’; color: #080809;"&gt;&lt;span style="text-align: inherit; padding-inline: 0px; margin-inline: 1px; overflow-wrap: break-word; display: inline-flex;"&gt;&lt;img id="_x0000_i1036" class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" style="border-start-start-radius: 0px; border-end-end-radius: 0px; border-start-end-radius: 0px; border-end-start-radius: 0px; object-fit: fill; user-select: none; border-width: 0px;" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAABAAAAAQCAYAAAAf8/9hAAABIElEQVR42mPABj5UV9l+nzBh58/evs/f8/I+f7C32/nU2NCKgRgAUvhtwoTb/1ev/g/Gs2f//19Q+P+jkdFtgoasZmZge+jrveZvVzdIIxgD2WADvtja/r8pI7UGpAanAXv4uBQumRk/+JqR8f9/dQ0IgzX/j4j8/9XQ6P8JMeEHIDV4DTgsLfHktpEB2Mbvbu4gDNZ8XVb6/y5Bnid4DXikKM99UkJk90Fhgf/npCXgGMTfwsv5HyQHUoM3HF6bGgdekJV6C9UExyAxkBxMHUFDHhkZHL+kp/MLhEFssGZSwK38QvFVbZ0nZ5bVnASxGUgFPZMXsq9at/nApOmLDoDYI8sABJi/ePUGEGYgFyxavr4PhMk2YPXGnaEgjE8NAKmvyuRkHli0AAAAAElFTkSuQmCC" alt="📍" width="16" height="16"&gt;&lt;/span&gt;Exterior do Centro Cultural&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Ambiente"}]</t>
   </si>
   <si>
     <t>[{"name":"Environment "}]</t>
   </si>
   <si>
     <t>[{"name":"Medio ambiente"}]</t>
   </si>
   <si>
     <t>[{"name":"Environnement"}]</t>
   </si>
   <si>
-    <t>https://www.caisdasflores.pt/files/images/activity/Noites-(2)-20260715-051740.jpg</t>
-[...5 lines deleted...]
-    <t>&lt;p&gt;Noites de Verão - Pop Stars&lt;/p&gt;</t>
+    <t>https://www.caisdasflores.pt/files/images/activity/Messenger_creation_407C33F4-F701-449D-9D74-A03A823652AC-20260908-035949.jpeg</t>
+  </si>
+  <si>
+    <t>Festival das Saladas</t>
+  </si>
+  <si>
+    <t>Salad Festival</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Festival das Saladas, Quentes e Frias&lt;/p&gt;
+&lt;p&gt;Comida Vegetariana &lt;/p&gt;
+&lt;p&gt;Sobremesas &lt;/p&gt;
+&lt;p&gt;Animação Musical&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;pre id="tw-target-text" class="tw-data-text tw-text-large tw-ta" dir="ltr" tabindex="-1" role="text" data-placeholder="Tradução" data-ved="2ahUKEwij3YuGrd-WAxXi7QIHHRKQHx0Q3ewLegQIDxAW" aria-label="Texto traduzido: Hot and Cold Salad Festival
+Vegetarian Food
+Desserts
+Live Music"&gt;&lt;span class="Y2IQFc" lang="en"&gt;Hot and Cold Salad Festival
+Vegetarian Food
+Desserts
+Live Music&lt;/span&gt;&lt;/pre&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -556,182 +538,146 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
-      <c r="A2" t="s">
+      <c r="C2" t="s">
         <v>15</v>
       </c>
-      <c r="B2" t="s">
-[...2 lines deleted...]
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>16</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" t="s">
+      <c r="I2" t="s">
         <v>17</v>
       </c>
-      <c r="F2" t="s">
+      <c r="J2" t="s">
         <v>17</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>17</v>
       </c>
-      <c r="H2" t="s">
+      <c r="L2" t="s">
         <v>18</v>
       </c>
-      <c r="I2" t="s">
+      <c r="M2" t="s">
         <v>19</v>
       </c>
-      <c r="J2" t="s">
+      <c r="N2" t="s">
         <v>20</v>
       </c>
-      <c r="K2" t="s">
+      <c r="O2" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L3" t="s">
         <v>26</v>
       </c>
-      <c r="D3" t="s">
+      <c r="M3" t="s">
         <v>27</v>
       </c>
-      <c r="E3" t="s">
+      <c r="N3" t="s">
         <v>28</v>
       </c>
-      <c r="F3" t="s">
+      <c r="O3" t="s">
         <v>29</v>
-      </c>
-[...25 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="C4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="H4" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="I4" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="M4" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="N4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="O4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>