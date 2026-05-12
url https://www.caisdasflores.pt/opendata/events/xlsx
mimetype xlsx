--- v1 (2026-02-09)
+++ v2 (2026-05-12)
@@ -12,178 +12,141 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>
   <si>
-    <t>https://www.caisdasflores.pt/files/images/activity/Frame-1-(3)-20250701-021207.png</t>
-[...5 lines deleted...]
-    <t>&lt;p&gt;A Câmara Municipal de Santa Cruz das Flores tem o prazer de divulgar o cartaz da festa municipal Cais das Poças 2025.&lt;/p&gt;</t>
+    <t>https://www.caisdasflores.pt/files/images/activity/cella-vie-(1)-20260511-122042.jpg</t>
+  </si>
+  <si>
+    <t>Cella Vie - Uma Noite de Música ao Vivo</t>
+  </si>
+  <si>
+    <t>Cella Vie - An Evening of Live Music</t>
+  </si>
+  <si>
+    <t>Cella Vie - Una velada de música en vivo</t>
+  </si>
+  <si>
+    <t>Cella Vie - Une soirée de musique en direct</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No próximo dia 15 de maio, pelas 21h00, o Centro Cultural de Santa Cruz das Flores recebe os Cella Vie. &lt;br&gt;O concerto promete proporcionar ao público uma noite especial, marcada por boa música ao vivo, em mais um serão cultural a não perder.&lt;br&gt;📍 Local: Centro Cultural de Santa Cruz das Flores&lt;br&gt;📅 Data: 15 de maio&lt;br&gt;🕘 Hora: 21h00&lt;br&gt;Traga a família e amigos e venha desfrutar de uma noite especial de música ao vivo no Centro Cultural! 🎵🌟&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;On May 15th, at 9 PM, the Santa Cruz das Flores Cultural Center will host Cella Vie.&lt;/p&gt;
+&lt;p&gt;The concert promises to provide the audience with a special evening, marked by good live music, in another cultural night that you can’t miss.&lt;/p&gt;
+&lt;p&gt;📍 Location: Santa Cruz das Flores Cultural Center&lt;br&gt;📅 Date: May 15th&lt;br&gt;🕘 Time: 9 PM&lt;br&gt;Bring your family and friends and come enjoy a special night of live music at the Cultural Center! 🎵🌟&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;El 15 de mayo, a las 9 p. m., el Centro Cultural Santa Cruz das Flores recibirá a Cella Vie.&lt;/p&gt;
+&lt;p&gt;El concierto promete una velada especial, amenizada con buena música en vivo, en otra noche cultural imperdible.&lt;/p&gt;
+&lt;p&gt;📍 Lugar: Centro Cultural Santa Cruz das Flores&lt;br&gt;📅 Fecha: 15 de mayo&lt;br&gt;🕘 Hora: 9 p. m.&lt;br&gt;¡Trae a tu familia y amigos y disfruta de una noche especial de música en vivo en el Centro Cultural! 🎵🌟&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Le 15 mai à 21h, le Centre culturel Santa Cruz das Flores accueille Cella Vie.&lt;/p&gt;
+&lt;p&gt;Ce concert promet une soirée inoubliable, rythmée par une musique live de qualité. Un événement culturel à ne pas manquer !&lt;/p&gt;
+&lt;p&gt;📍 Lieu : Centre culturel Santa Cruz das Flores&lt;br&gt;📅 Date : 15 mai&lt;br&gt;🕘 Heure : 21h&lt;/p&gt;
+&lt;p&gt;Venez nombreux, en famille ou entre amis, pour une soirée musicale exceptionnelle au Centre culturel ! 🎵🌟&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Música"}]</t>
   </si>
   <si>
     <t>[{"name":"Music"}]</t>
   </si>
   <si>
     <t>[{"name":"Musique"}]</t>
-  </si>
-[...60 lines deleted...]
-    <t>https://www.caisdasflores.pt/files/images/activity/Frame-5-(1)-20250701-025843.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -487,51 +450,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -555,174 +518,82 @@
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
       <c r="H2" t="s">
-        <v>18</v>
+        <v>21</v>
+      </c>
+      <c r="I2" t="s">
+        <v>22</v>
+      </c>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="O2" t="s">
-        <v>21</v>
-[...44 lines deleted...]
-      <c r="H4" t="s">
         <v>27</v>
-      </c>
-[...62 lines deleted...]
-        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>