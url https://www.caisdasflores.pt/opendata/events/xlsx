--- v2 (2026-05-12)
+++ v3 (2026-06-26)
@@ -12,141 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>
   <si>
-    <t>https://www.caisdasflores.pt/files/images/activity/cella-vie-(1)-20260511-122042.jpg</t>
-[...39 lines deleted...]
-    <t>[{"name":"Musique"}]</t>
+    <t>https://www.caisdasflores.pt/files/images/activity/Cartaz-20260609-101353.png</t>
+  </si>
+  <si>
+    <t>Festival Ocidental</t>
+  </si>
+  <si>
+    <t>&lt;div dir="auto"&gt;&lt;span class="html-span xexx8yu xyri2b x18d9i69 x1c1uobl x1hl2dhg x16tdsg8 x1vvkbs x3nfvp2 x1j61x8r x1fcty0u xdj266r xat24cr xm2jcoa x1mpyi22 xxymvpz xlup9mm x1kky2od"&gt;&lt;img class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" src="https://static.xx.fbcdn.net/images/emoji.php/v9/tbc/1/16/1f30a.png" alt="🌊" width="16" height="16"&gt;&lt;/span&gt;&lt;span class="html-span xexx8yu xyri2b x18d9i69 x1c1uobl x1hl2dhg x16tdsg8 x1vvkbs x3nfvp2 x1j61x8r x1fcty0u xdj266r xat24cr xm2jcoa x1mpyi22 xxymvpz xlup9mm x1kky2od"&gt;&lt;img class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" src="https://static.xx.fbcdn.net/images/emoji.php/v9/tf4/1/16/2728.png" alt="✨" width="16" height="16"&gt;&lt;/span&gt; 𝐀𝐪𝐮𝐢 𝐧𝐚𝐬𝐜𝐞 𝐮𝐦 𝐧𝐨𝐯𝐨 𝐜𝐚𝐩𝐢́𝐭𝐮𝐥𝐨…&lt;/div&gt;
+&lt;div dir="auto"&gt;A festa que sempre fez parte da nossa história está a evoluir.&lt;/div&gt;
+&lt;div dir="auto"&gt;&lt;span class="html-span xexx8yu xyri2b x18d9i69 x1c1uobl x1hl2dhg x16tdsg8 x1vvkbs x3nfvp2 x1j61x8r x1fcty0u xdj266r xat24cr xm2jcoa x1mpyi22 xxymvpz xlup9mm x1kky2od"&gt;&lt;img class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" src="https://static.xx.fbcdn.net/images/emoji.php/v9/t21/1/16/1f41f.png" alt="🐟" width="16" height="16"&gt;&lt;/span&gt;&lt;span class="html-span xexx8yu xyri2b x18d9i69 x1c1uobl x1hl2dhg x16tdsg8 x1vvkbs x3nfvp2 x1j61x8r x1fcty0u xdj266r xat24cr xm2jcoa x1mpyi22 xxymvpz xlup9mm x1kky2od"&gt;&lt;img class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" src="https://static.xx.fbcdn.net/images/emoji.php/v9/t6c/1/16/2764.png" alt="❤️" width="16" height="16"&gt;&lt;/span&gt; Com raízes no mar e na nossa identidade, apresentamos o Festival Ocidental – uma nova forma de celebrar aquilo que nunca mudou: a tradição e o orgulho na nossa terra!&lt;/div&gt;
+&lt;div dir="auto"&gt;&lt;span class="html-span xexx8yu xyri2b x18d9i69 x1c1uobl x1hl2dhg x16tdsg8 x1vvkbs x3nfvp2 x1j61x8r x1fcty0u xdj266r xat24cr xm2jcoa x1mpyi22 xxymvpz xlup9mm x1kky2od"&gt;&lt;img class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" src="https://static.xx.fbcdn.net/images/emoji.php/v9/tbc/1/16/1f30a.png" alt="🌊" width="16" height="16"&gt;&lt;/span&gt;&lt;span class="html-span xexx8yu xyri2b x18d9i69 x1c1uobl x1hl2dhg x16tdsg8 x1vvkbs x3nfvp2 x1j61x8r x1fcty0u xdj266r xat24cr xm2jcoa x1mpyi22 xxymvpz xlup9mm x1kky2od"&gt;&lt;img class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" src="https://static.xx.fbcdn.net/images/emoji.php/v9/t66/1/16/1f372.png" alt="🍲" width="16" height="16"&gt;&lt;/span&gt; “Onde o mar se serve em caldo” é o nosso novo slogan, inspirado na essência do Festival Ocidental: a ligação profunda entre o mar e a nossa comunidade.&lt;/div&gt;
+&lt;div dir="auto"&gt;&lt;span class="html-span xexx8yu xyri2b x18d9i69 x1c1uobl x1hl2dhg x16tdsg8 x1vvkbs x3nfvp2 x1j61x8r x1fcty0u xdj266r xat24cr xm2jcoa x1mpyi22 xxymvpz xlup9mm x1kky2od"&gt;&lt;img class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" src="https://static.xx.fbcdn.net/images/emoji.php/v9/tfd/1/16/1f3a3.png" alt="🎣" width="16" height="16"&gt;&lt;/span&gt;&lt;span class="html-span xexx8yu xyri2b x18d9i69 x1c1uobl x1hl2dhg x16tdsg8 x1vvkbs x3nfvp2 x1j61x8r x1fcty0u xdj266r xat24cr xm2jcoa x1mpyi22 xxymvpz xlup9mm x1kky2od"&gt;&lt;img class="xz74otr x15mokao x1ga7v0g x16uus16 xbiv7yw" src="https://static.xx.fbcdn.net/images/emoji.php/v9/t66/1/16/1f372.png" alt="🍲" width="16" height="16"&gt;&lt;/span&gt; Do concurso de pesca que valoriza a nossa tradição marítima até ao grande momento de partilha que nos junta a todos: o emblemático caldo de peixe, preparado e servido à nossa população e visitantes.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div dir="auto"&gt;
+&lt;p&gt;🌊✨ A new chapter begins here…&lt;br&gt;The festival that has always been part of our history is evolving.&lt;br&gt;🐟❤️ With roots in the sea and in our identity, we present the Western Festival – a new way to celebrate what has never changed: the tradition and pride in our land!&lt;/p&gt;
+&lt;p&gt;🌊🍲 “Where the sea is served in broth” is our new slogan, inspired by the essence of the Western Festival: the deep connection between the sea and our community.&lt;/p&gt;
+&lt;p&gt;🎣🍲 From the fishing competition that celebrates our maritime tradition to the great moment of sharing that brings us all together: the emblematic fish broth, prepared and served to our local population and visitors.&lt;/p&gt;
+&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;🌊✨ Un nuevo capítulo comienza aquí…&lt;br&gt;El festival que siempre ha formado parte de nuestra historia evoluciona.&lt;/p&gt;
+&lt;p&gt;🐟❤️ Con raíces en el mar y en nuestra identidad, presentamos el Festival del Oeste: una nueva forma de celebrar lo que nunca ha cambiado: ¡la tradición y el orgullo por nuestra tierra!&lt;/p&gt;
+&lt;p&gt;🌊🍲 «Donde el mar se sirve en caldo» es nuestro nuevo lema, inspirado en la esencia del Festival del Oeste: la profunda conexión entre el mar y nuestra comunidad.&lt;/p&gt;
+&lt;p&gt;🎣🍲 Desde la competencia de pesca que celebra nuestra tradición marítima hasta el gran momento de compartir que nos une a todos: el emblemático caldo de pescado, preparado y servido a nuestros habitantes y visitantes.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;🌊✨ Un nouveau chapitre s’ouvre…&lt;/p&gt;
+&lt;p&gt;Le festival qui a toujours fait partie de notre histoire évolue.&lt;/p&gt;
+&lt;p&gt;🐟❤️ Enracinés dans la mer et profondément ancrés dans notre identité, nous vous présentons le Western Festival – une nouvelle façon de célébrer ce qui n’a jamais changé : la tradition et la fierté de notre terre !&lt;/p&gt;
+&lt;p&gt;🌊🍲 « Là où la mer se sert en bouillon » est notre nouveau slogan, inspiré par l’essence même du Western Festival : le lien profond qui unit la mer et notre communauté.&lt;/p&gt;
+&lt;p&gt;🎣🍲 Du concours de pêche qui célèbre notre tradition maritime au grand moment de partage qui nous rassemble tous : l’emblématique bouillon de poisson, préparé et servi à la population locale et aux visiteurs.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Arte e Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Art and Culture"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Arte y Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Art et culture"}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -519,81 +521,81 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>20</v>
       </c>
-      <c r="H2" t="s">
+      <c r="K2" t="s">
         <v>21</v>
       </c>
-      <c r="I2" t="s">
+      <c r="L2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
+      <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>