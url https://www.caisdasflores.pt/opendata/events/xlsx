--- v3 (2026-06-26)
+++ v4 (2026-08-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
@@ -105,50 +105,98 @@
   </si>
   <si>
     <t>&lt;p&gt;🌊✨ Un nuevo capítulo comienza aquí…&lt;br&gt;El festival que siempre ha formado parte de nuestra historia evoluciona.&lt;/p&gt;
 &lt;p&gt;🐟❤️ Con raíces en el mar y en nuestra identidad, presentamos el Festival del Oeste: una nueva forma de celebrar lo que nunca ha cambiado: ¡la tradición y el orgullo por nuestra tierra!&lt;/p&gt;
 &lt;p&gt;🌊🍲 «Donde el mar se sirve en caldo» es nuestro nuevo lema, inspirado en la esencia del Festival del Oeste: la profunda conexión entre el mar y nuestra comunidad.&lt;/p&gt;
 &lt;p&gt;🎣🍲 Desde la competencia de pesca que celebra nuestra tradición marítima hasta el gran momento de compartir que nos une a todos: el emblemático caldo de pescado, preparado y servido a nuestros habitantes y visitantes.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;🌊✨ Un nouveau chapitre s’ouvre…&lt;/p&gt;
 &lt;p&gt;Le festival qui a toujours fait partie de notre histoire évolue.&lt;/p&gt;
 &lt;p&gt;🐟❤️ Enracinés dans la mer et profondément ancrés dans notre identité, nous vous présentons le Western Festival – une nouvelle façon de célébrer ce qui n’a jamais changé : la tradition et la fierté de notre terre !&lt;/p&gt;
 &lt;p&gt;🌊🍲 « Là où la mer se sert en bouillon » est notre nouveau slogan, inspiré par l’essence même du Western Festival : le lien profond qui unit la mer et notre communauté.&lt;/p&gt;
 &lt;p&gt;🎣🍲 Du concours de pêche qui célèbre notre tradition maritime au grand moment de partage qui nous rassemble tous : l’emblématique bouillon de poisson, préparé et servi à la population locale et aux visiteurs.&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Arte e Cultura"}]</t>
   </si>
   <si>
     <t>[{"name":"Art and Culture"}]</t>
   </si>
   <si>
     <t>[{"name":"Arte y Cultura"}]</t>
   </si>
   <si>
     <t>[{"name":"Art et culture"}]</t>
+  </si>
+  <si>
+    <t>https://www.caisdasflores.pt/files/images/activity/Noites-de-Verão---Julho-20260715-031848.jpg</t>
+  </si>
+  <si>
+    <t>Noites de Verão - Julho</t>
+  </si>
+  <si>
+    <t>Summer Nights - July</t>
+  </si>
+  <si>
+    <t>Noches de verano - Julio</t>
+  </si>
+  <si>
+    <t>Nuits d’été - Juillet</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Noites de Verão - Julho&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;pre id="tw-target-text" class="tw-data-text tw-text-large tw-ta" dir="ltr" tabindex="-1" role="text" data-placeholder="Tradução" data-ved="2ahUKEwiZj6jP_dSVAxVZP_sDHTidJ4MQ3ewLegQIDhAV" aria-label="Texto traduzido: Summer Nights - July.jpg"&gt;&lt;span class="Y2IQFc" lang="en"&gt;Summer Nights - July&lt;/span&gt;&lt;/pre&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Noches de verano - Julio&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Nuits d’été - Juillet&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Ambiente"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Environment "}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Medio ambiente"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Environnement"}]</t>
+  </si>
+  <si>
+    <t>https://www.caisdasflores.pt/files/images/activity/Noites-(2)-20260715-051740.jpg</t>
+  </si>
+  <si>
+    <t>Noites de Verão - Pop Stars</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Noites de Verão - Pop Stars&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -452,51 +500,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O2"/>
+  <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -551,50 +599,138 @@
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
       <c r="O2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" t="s">
+        <v>36</v>
+      </c>
+      <c r="N3" t="s">
+        <v>37</v>
+      </c>
+      <c r="O3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I4" t="s">
+        <v>41</v>
+      </c>
+      <c r="J4" t="s">
+        <v>41</v>
+      </c>
+      <c r="K4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
+        <v>23</v>
+      </c>
+      <c r="N4" t="s">
+        <v>24</v>
+      </c>
+      <c r="O4" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>