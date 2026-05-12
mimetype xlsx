--- v0 (2025-12-26)
+++ v1 (2026-05-12)
@@ -362,51 +362,51 @@
   <si>
     <t>https://www.caisdasflores.pt/files/images/portfolio/68792e52808e71752772178.jpg</t>
   </si>
   <si>
     <t>Poça das Salemas</t>
   </si>
   <si>
     <t>Boqueirão, Ilha das Flores</t>
   </si>
   <si>
     <t>https://www.caisdasflores.pt/files/images/portfolio/68792f7f26b9f1752772479.jpg</t>
   </si>
   <si>
     <t>Zona Balnear do Boqueirão</t>
   </si>
   <si>
     <t>Rua José Pereira Borges</t>
   </si>
   <si>
     <t>https://www.caisdasflores.pt/files/images/portfolio/687e58e46d6431753110756.jpg</t>
   </si>
   <si>
     <t>Miradouro Ponta da Caveira</t>
   </si>
   <si>
-    <t>https://www.caisdasflores.pt/files/images/portfolio/687e5a44f11821753111108.webp</t>
+    <t>https://www.caisdasflores.pt/files/images/portfolio/69dcf3829e7fd1776087938.jpg</t>
   </si>
   <si>
     <t>Miradouro da Costa Norte</t>
   </si>
   <si>
     <t>https://www.caisdasflores.pt/files/images/portfolio/687e5af6229071753111286.png</t>
   </si>
   <si>
     <t>Igreja de São Pedro</t>
   </si>
   <si>
     <t>R. do Pampilhal 9970</t>
   </si>
   <si>
     <t>https://www.caisdasflores.pt/files/images/portfolio/687e5c32742eb1753111602.jpg</t>
   </si>
   <si>
     <t>Miradouro do Monte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -1921,50 +1921,53 @@
         <v>115</v>
       </c>
       <c r="K28" t="s">
         <v>115</v>
       </c>
       <c r="L28" t="s">
         <v>115</v>
       </c>
       <c r="M28" t="s">
         <v>41</v>
       </c>
       <c r="N28" t="s">
         <v>42</v>
       </c>
       <c r="O28" t="s">
         <v>43</v>
       </c>
       <c r="P28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>17</v>
       </c>
+      <c r="B29" t="s">
+        <v>17</v>
+      </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>116</v>
       </c>
       <c r="G29">
         <v>39.4626705074464</v>
       </c>
       <c r="H29">
         <v>-31.13211134161833</v>
       </c>
       <c r="I29" t="s">
         <v>117</v>
       </c>
       <c r="J29" t="s">
         <v>117</v>
       </c>
       <c r="K29" t="s">
         <v>117</v>
       </c>
       <c r="L29" t="s">
         <v>117</v>
       </c>
       <c r="M29" t="s">